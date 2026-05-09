--- v0 (2025-10-22)
+++ v1 (2026-05-09)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\美容_HDMT\相蘇\3.求ぴっちで覚えるんだ\実績修正\申請書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\UU155711\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:8001_{E9A9E1E5-49FE-4C4F-8C1F-64940F295A78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="07ZNKy9/bVh4U3IGsVy52+zUBSILg9tS8Nr4yfyXN1AKKJbTA9h807ic+mq8vRvHSa4uPH2M/Zew6ac4Z6wLxQ==" workbookSaltValue="0ysp41wSNXilw55MHBK0Sw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D08EEBC-F0A3-402C-8952-0EF91AC94F2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="dwkHOEnD7kAJxI2X2cszwK9oYSvcpYhL6LRC+hBiPI5IfLvKAigyylYZ4xIlVHe/1yiNf3NXa9NVsg8S0sYCAA==" workbookSaltValue="F788fylXBR++4PosmmbnDg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="860" yWindow="190" windowWidth="18280" windowHeight="10870" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="入社日変更申請書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="アイデザイナー">#REF!</definedName>
     <definedName name="あん摩マッサージ指圧師">#REF!</definedName>
     <definedName name="インストラクター・トレーナー">#REF!</definedName>
     <definedName name="エステティシャン">#REF!</definedName>
     <definedName name="カイロプラクター">#REF!</definedName>
     <definedName name="セラピスト">#REF!</definedName>
     <definedName name="ネイリスト">#REF!</definedName>
     <definedName name="リフレクソロジスト">#REF!</definedName>
     <definedName name="受付・事務">#REF!</definedName>
     <definedName name="柔道整復師">#REF!</definedName>
     <definedName name="職種">#REF!</definedName>
     <definedName name="整体師">#REF!</definedName>
     <definedName name="脱毛スタッフ">#REF!</definedName>
     <definedName name="美容師">#REF!</definedName>
     <definedName name="美容部員">#REF!</definedName>
     <definedName name="理容師">#REF!</definedName>
     <definedName name="鍼灸師">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
   <si>
     <t>記入日</t>
     <rPh sb="0" eb="3">
       <t>キニュウヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>申請内容</t>
     <rPh sb="0" eb="4">
       <t>シンセイナイヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>No.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>申請者情報</t>
     <rPh sb="0" eb="3">
       <t>シンセイシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウホウ</t>
@@ -285,50 +285,54 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">応募ID
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※MAまたはIAから始まる10桁のコード</t>
     </r>
     <rPh sb="0" eb="2">
       <t>オウボ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>・応募IDは応募詳細画面に記載のあるMAまたはIA＋数字10桁のコードを入力してください</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・早期退職申請済の応募についての入社日変更のご依頼は一律お受けできかねます。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
@@ -534,95 +538,90 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -881,674 +880,563 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J42"/>
+  <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="C12" sqref="C12:C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="5.08203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="5.125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9" style="2"/>
     <col min="3" max="3" width="25.75" style="2" customWidth="1"/>
-    <col min="4" max="9" width="9.58203125" style="2" customWidth="1"/>
-    <col min="10" max="10" width="5.08203125" style="2" customWidth="1"/>
+    <col min="4" max="9" width="9.625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="5.125" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="13"/>
-      <c r="B1" s="30" t="s">
+      <c r="A1" s="10"/>
+      <c r="B1" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="30"/>
-[...6 lines deleted...]
-      <c r="J1" s="14"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="11"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="15"/>
-[...8 lines deleted...]
-      <c r="J2" s="16"/>
+      <c r="A2" s="12"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="6"/>
-[...8 lines deleted...]
-      <c r="J3" s="7"/>
+      <c r="A3" s="5"/>
+      <c r="J3" s="6"/>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="6"/>
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="5"/>
+      <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3"/>
-      <c r="D4" s="8"/>
-[...5 lines deleted...]
-      <c r="J4" s="7"/>
+      <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="6"/>
-[...8 lines deleted...]
-      <c r="J5" s="7"/>
+      <c r="A5" s="5"/>
+      <c r="J5" s="6"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="6"/>
-      <c r="B6" s="32" t="s">
+      <c r="A6" s="5"/>
+      <c r="B6" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="32"/>
-[...6 lines deleted...]
-      <c r="J6" s="7"/>
+      <c r="C6" s="27"/>
+      <c r="J6" s="6"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="6"/>
+      <c r="A7" s="5"/>
       <c r="B7" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="8"/>
-[...4 lines deleted...]
-      <c r="J7" s="7"/>
+      <c r="J7" s="6"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="6"/>
-      <c r="B8" s="17" t="s">
+      <c r="A8" s="5"/>
+      <c r="B8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="3"/>
-      <c r="D8" s="8"/>
-[...5 lines deleted...]
-      <c r="J8" s="7"/>
+      <c r="J8" s="6"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="6"/>
-[...8 lines deleted...]
-      <c r="J9" s="7"/>
+      <c r="A9" s="5"/>
+      <c r="J9" s="6"/>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="6"/>
-[...8 lines deleted...]
-      <c r="J10" s="7"/>
+      <c r="A10" s="5"/>
+      <c r="J10" s="6"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="6"/>
-      <c r="B11" s="8" t="s">
+      <c r="A11" s="5"/>
+      <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="8"/>
-[...6 lines deleted...]
-      <c r="J11" s="7"/>
+      <c r="J11" s="6"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" customHeight="1">
-      <c r="A12" s="6"/>
-      <c r="B12" s="35" t="s">
+      <c r="A12" s="5"/>
+      <c r="B12" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="34" t="s">
+      <c r="C12" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="33" t="s">
+      <c r="D12" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="33"/>
-[...4 lines deleted...]
-      <c r="J12" s="7"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="6"/>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="6"/>
-[...2 lines deleted...]
-      <c r="D13" s="33" t="s">
+      <c r="A13" s="5"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="E13" s="33"/>
-[...1 lines deleted...]
-      <c r="G13" s="33" t="s">
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="H13" s="33"/>
-[...1 lines deleted...]
-      <c r="J13" s="7"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="6"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="6"/>
-[...2 lines deleted...]
-      <c r="D14" s="18" t="s">
+      <c r="A14" s="5"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="18" t="s">
+      <c r="E14" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F14" s="18" t="s">
+      <c r="F14" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="18" t="s">
+      <c r="G14" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H14" s="18" t="s">
+      <c r="H14" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="I14" s="18" t="s">
+      <c r="I14" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J14" s="7"/>
+      <c r="J14" s="6"/>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="6"/>
-      <c r="B15" s="28" t="s">
+      <c r="A15" s="5"/>
+      <c r="B15" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="29" t="s">
+      <c r="C15" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="23">
         <v>2022</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="23">
         <v>1</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="23">
         <v>1</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="23">
         <v>2022</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="23">
         <v>4</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="23">
         <v>1</v>
       </c>
-      <c r="J15" s="7"/>
+      <c r="J15" s="6"/>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="6"/>
-      <c r="B16" s="17">
+      <c r="A16" s="5"/>
+      <c r="B16" s="4">
         <v>1</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
-      <c r="J16" s="7"/>
+      <c r="J16" s="6"/>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="6"/>
-      <c r="B17" s="17">
+      <c r="A17" s="5"/>
+      <c r="B17" s="4">
         <v>2</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
-      <c r="J17" s="7"/>
+      <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="6"/>
-      <c r="B18" s="19">
+      <c r="A18" s="5"/>
+      <c r="B18" s="15">
         <v>3</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
-      <c r="J18" s="7"/>
+      <c r="J18" s="6"/>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="6"/>
-      <c r="B19" s="17">
+      <c r="A19" s="5"/>
+      <c r="B19" s="4">
         <v>4</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
-      <c r="J19" s="7"/>
+      <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="6"/>
-      <c r="B20" s="17">
+      <c r="A20" s="5"/>
+      <c r="B20" s="4">
         <v>5</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
-      <c r="J20" s="7"/>
+      <c r="J20" s="6"/>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="6"/>
-      <c r="B21" s="17">
+      <c r="A21" s="5"/>
+      <c r="B21" s="4">
         <v>6</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
-      <c r="J21" s="7"/>
+      <c r="J21" s="6"/>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="6"/>
-      <c r="B22" s="17">
+      <c r="A22" s="5"/>
+      <c r="B22" s="4">
         <v>7</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
-      <c r="J22" s="7"/>
+      <c r="J22" s="6"/>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23" s="6"/>
-      <c r="B23" s="17">
+      <c r="A23" s="5"/>
+      <c r="B23" s="4">
         <v>8</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
-      <c r="J23" s="7"/>
+      <c r="J23" s="6"/>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="6"/>
-      <c r="B24" s="17">
+      <c r="A24" s="5"/>
+      <c r="B24" s="4">
         <v>9</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
-      <c r="J24" s="7"/>
+      <c r="J24" s="6"/>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" s="6"/>
-      <c r="B25" s="17">
+      <c r="A25" s="5"/>
+      <c r="B25" s="4">
         <v>10</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
-      <c r="J25" s="7"/>
+      <c r="J25" s="6"/>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="6"/>
-      <c r="B26" s="17">
+      <c r="A26" s="5"/>
+      <c r="B26" s="4">
         <v>11</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
-      <c r="J26" s="7"/>
+      <c r="J26" s="6"/>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" s="6"/>
-      <c r="B27" s="17">
+      <c r="A27" s="5"/>
+      <c r="B27" s="4">
         <v>12</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
-      <c r="J27" s="7"/>
+      <c r="J27" s="6"/>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" s="6"/>
-      <c r="B28" s="17">
+      <c r="A28" s="5"/>
+      <c r="B28" s="4">
         <v>13</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
-      <c r="J28" s="7"/>
+      <c r="J28" s="6"/>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" s="6"/>
-      <c r="B29" s="17">
+      <c r="A29" s="5"/>
+      <c r="B29" s="4">
         <v>14</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
-      <c r="J29" s="7"/>
+      <c r="J29" s="6"/>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="6"/>
-      <c r="B30" s="17">
+      <c r="A30" s="5"/>
+      <c r="B30" s="4">
         <v>15</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
-      <c r="J30" s="7"/>
+      <c r="J30" s="6"/>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="6"/>
-[...8 lines deleted...]
-      <c r="J31" s="7"/>
+      <c r="A31" s="5"/>
+      <c r="J31" s="6"/>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="6"/>
-[...8 lines deleted...]
-      <c r="J32" s="7"/>
+      <c r="A32" s="5"/>
+      <c r="B32" s="21"/>
+      <c r="J32" s="6"/>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="6"/>
-      <c r="B33" s="22" t="s">
+      <c r="A33" s="5"/>
+      <c r="B33" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C33" s="20"/>
-[...6 lines deleted...]
-      <c r="J33" s="7"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="17"/>
+      <c r="J33" s="6"/>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="6"/>
-      <c r="B34" s="22" t="s">
+      <c r="A34" s="5"/>
+      <c r="B34" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C34" s="8"/>
-[...6 lines deleted...]
-      <c r="J34" s="7"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="6"/>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="6"/>
-      <c r="B35" s="22" t="s">
+      <c r="A35" s="5"/>
+      <c r="B35" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="8"/>
-[...6 lines deleted...]
-      <c r="J35" s="7"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="6"/>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="6"/>
-      <c r="B36" s="22" t="s">
+      <c r="A36" s="5"/>
+      <c r="B36" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="C36" s="8"/>
-[...6 lines deleted...]
-      <c r="J36" s="7"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="6"/>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="6"/>
-      <c r="B37" s="22" t="s">
+      <c r="A37" s="5"/>
+      <c r="B37" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="C37" s="8"/>
-[...6 lines deleted...]
-      <c r="J37" s="7"/>
+      <c r="I37" s="19"/>
+      <c r="J37" s="6"/>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="6"/>
-      <c r="B38" s="22" t="s">
+      <c r="A38" s="5"/>
+      <c r="B38" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="8"/>
-[...6 lines deleted...]
-      <c r="J38" s="7"/>
+      <c r="I38" s="19"/>
+      <c r="J38" s="6"/>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="6"/>
-      <c r="B39" s="22" t="s">
+      <c r="A39" s="5"/>
+      <c r="B39" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="C39" s="8"/>
-[...6 lines deleted...]
-      <c r="J39" s="7"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="6"/>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="6"/>
-      <c r="B40" s="22" t="s">
+      <c r="A40" s="5"/>
+      <c r="B40" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="19"/>
+      <c r="J40" s="6"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="5"/>
+      <c r="B41" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="8"/>
-[...10 lines deleted...]
-      <c r="B41" s="24" t="s">
+      <c r="I41" s="19"/>
+      <c r="J41" s="6"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="5"/>
+      <c r="B42" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="C41" s="25"/>
-[...18 lines deleted...]
-      <c r="J42" s="12"/>
+      <c r="C42" s="21"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="21"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="6"/>
+    </row>
+    <row r="43" spans="1:10" ht="16.5" thickBot="1">
+      <c r="A43" s="7"/>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gFnXhCb7khagVpvwG2P7XlGuc1S4RXJmgf2B8sc1VoSpD+Bm4tAycrJmerscg9/Q81QBl5cvNBVejL+6qBK92w==" saltValue="wH4IJ6vRsXp7734kPi/nZw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="C16:I30" name="申請内容"/>
     <protectedRange sqref="C7:C8" name="申請者情報"/>
     <protectedRange sqref="C4" name="記入日"/>
   </protectedRanges>
   <mergeCells count="7">
     <mergeCell ref="B1:I2"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="G13:I13"/>
     <mergeCell ref="D12:I12"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="B12:B14"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>